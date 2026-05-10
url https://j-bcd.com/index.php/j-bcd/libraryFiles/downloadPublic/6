--- v0 (2025-10-07)
+++ v1 (2026-05-10)
@@ -1,5890 +1,3102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E5546DE" w14:textId="4743C2F7" w:rsidR="00E51CC7" w:rsidRPr="00E51CC7" w:rsidRDefault="00925858" w:rsidP="00925858">
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="0AAE0B84" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>LETTER OF UNDERTAKING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FC6C1E" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Date: ___ / __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_ / _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCC9855" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>The Editor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Basic &amp; Clinical Dentistry (JBCD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Email: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FCE220" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dear Editor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0775D507" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This is to confirm that the manuscript entitled:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7A29B6" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“___________________________________________________________”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9EFF7D" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submitted for publication in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Basic &amp; Clinical Dentistry (JBCD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BC261E" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The above-mentioned article has neither been published nor submitted elsewhere for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0F2038" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If accepted for publication in JBCD, it will not be published in any other medical or scientific journal in Pakistan or overseas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7153DD95" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors agree to transfer the copyright of this manuscript to JBCD upon acceptance for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396883C8" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I shall keep the JBCD editorial office informed of any change in my email address, postal address, institutional affiliation, department, or contact number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799463CC" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If there is any change in plan regarding publication in JBCD, I shall inform the editorial office immediately via email. The manuscript may only be withdrawn through formal written communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC588A3" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5FD3C0CA">
+          <v:rect id="_x0000_i1099" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5117B50C" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name: ___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Affiliation: _______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Address: __________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Contact No.: ______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Email: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1589736A" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I have signed and dated this Copyright Letter and agree to the Journal Publication Terms &amp; Conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551D6C1E" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Yours sincerely,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C9A718" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Place the question addressed in a broad context and highlight the purpose of the study. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Corresponding Author:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Signature: ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B68086" w14:textId="77777777" w:rsidR="00925858" w:rsidRDefault="00925858" w:rsidP="00925858">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="271C28A6" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5997E7D6">
+          <v:rect id="_x0000_i1100" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E50357A" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Describe briefly the main methods or treatments applied, including the study population description. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TITLE PAGE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6D4B4E" w14:textId="77777777" w:rsidR="00925858" w:rsidRDefault="00925858" w:rsidP="00925858">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="66208CF8" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Please write the Title of the Article and Running Title below)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CCE57B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Full Title of Article:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148C5BEE" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="33A5F082">
+          <v:rect id="_x0000_i1101" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF6E6F" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Summarize the article’s main findings. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Running Title:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEEB2C6" w14:textId="77777777" w:rsidR="00925858" w:rsidRDefault="00925858" w:rsidP="00925858">
-[...1153 lines deleted...]
-        <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
+    <w:p w14:paraId="502C8246" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0008770F">
+          <v:rect id="_x0000_i1102" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10053" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3351"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3351"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="1176"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="1202"/>
+        <w:gridCol w:w="1201"/>
+        <w:gridCol w:w="1201"/>
+        <w:gridCol w:w="1201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00285257" w:rsidRPr="009A56D4" w14:paraId="0272C36A" w14:textId="77777777" w:rsidTr="00285257">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="1D899FC8" w14:textId="77777777" w:rsidTr="00E62EFC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="075D7193" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="568E8B20" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A56D4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="357C2058" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
                 <w:b/>
-                <w:snapToGrid/>
-[...1 lines deleted...]
-              <w:t>Title 1</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1st Author</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26DACC13" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="75F1A203" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A56D4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
                 <w:b/>
-                <w:snapToGrid/>
-[...1 lines deleted...]
-              <w:t>Title 2</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2nd Author</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32D3CD2B" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="51E14952" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A56D4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
                 <w:b/>
-                <w:snapToGrid/>
-[...29 lines deleted...]
-              <w:t>entry 1</w:t>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3rd Author</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="572C210E" w14:textId="6CB2893C" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="4AC6AEEC" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A56D4">
-[...3 lines deleted...]
-              <w:t>data</w:t>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4th Author</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52FCF60F" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="43316F4C" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A56D4">
-[...31 lines deleted...]
-              <w:t>entry 2</w:t>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5th Author</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0193D220" w14:textId="0A2F6F32" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="5A878F19" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A56D4">
-[...3 lines deleted...]
-              <w:t>data</w:t>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6th Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="00D0C45A" w14:textId="77777777" w:rsidTr="00E62EFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43C36C23" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EF0CD73" w14:textId="49AF3C03" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="006E41B1">
+          <w:p w14:paraId="3B184232" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB05CF2" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04EA6F28" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B710B2" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A085B38" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA07C64" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w14:paraId="1F7A0564" w14:textId="77777777" w:rsidTr="00D35223">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="59278382" w14:textId="77777777" w:rsidTr="00E62EFC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48911106" w14:textId="1BD15102" w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="640950C3" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00704FF2">
-[...9 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Qualification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0046E049" w14:textId="498928BB" w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="546C3F27" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2348">
-[...3 lines deleted...]
-              <w:t>data</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57BF9934" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C653827" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02282F53" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAC4011" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D22BFDF" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="0E65E895" w14:textId="77777777" w:rsidTr="00E62EFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BED0697" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A170079" w14:textId="5B0F35C8" w:rsidR="001D4FD0" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="2F22AC11" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB1A69">
-[...4 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="602FE084" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27C507B7" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC5B033" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5705819F" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="094A9C96" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w14:paraId="187A8686" w14:textId="77777777" w:rsidTr="00D35223">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="5095C473" w14:textId="77777777" w:rsidTr="00E62EFC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BC4D626" w14:textId="3045E3C6" w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="7698578B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00704FF2">
-[...9 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Affiliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59584DB0" w14:textId="2DEC6CB8" w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="4D637145" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2348">
-[...3 lines deleted...]
-              <w:t>data</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFD54FB" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63B2171E" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="422DD681" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="738AEF52" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="340C228A" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="432B3CB3" w14:textId="77777777" w:rsidTr="00E62EFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9E5216" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Subject Specialty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BA949A2" w14:textId="718F295F" w:rsidR="001D4FD0" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="00BFD576" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB1A69">
-[...4 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6CBD92" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18B1829A" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEC16D9" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="383578EB" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="766CB366" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w14:paraId="1E9F6304" w14:textId="77777777" w:rsidTr="00D35223">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="7099FCA7" w14:textId="77777777" w:rsidTr="00E62EFC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AE4350" w14:textId="23B19BAF" w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="6CC4878D" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00704FF2">
-[...9 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66591420" w14:textId="6213A010" w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="4A9114F9" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2348">
-[...3 lines deleted...]
-              <w:t>data</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADE6BE6" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01DE2F6C" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43CE060B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51CABC99" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69B219F0" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="27F06DEC" w14:textId="77777777" w:rsidTr="00E62EFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7E8528" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02660375" w14:textId="1C331B0C" w:rsidR="001D4FD0" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="36C73E5A" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB1A69">
-[...4 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14AFCEFA" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37A3FCDA" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2927FB3B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDDDD92" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="438A33C2" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w14:paraId="2FBB1241" w14:textId="77777777" w:rsidTr="00D35223">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="79980C62" w14:textId="77777777" w:rsidTr="00E62EFC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E6ED5BF" w14:textId="7A6A5A4D" w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="4DB5C569" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00704FF2">
-[...9 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D0AF460" w14:textId="25F0821F" w:rsidR="001D4FD0" w:rsidRPr="009A56D4" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="51631C58" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2348">
-[...3 lines deleted...]
-              <w:t>data</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62433595" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="476B7842" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F161BC" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473F1009" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5956FF96" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w14:paraId="1FE7063A" w14:textId="77777777" w:rsidTr="00E62EFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59200535" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62EFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Postal Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="084DE79C" w14:textId="6FA166CF" w:rsidR="001D4FD0" w:rsidRDefault="001D4FD0" w:rsidP="001D4FD0">
+          <w:p w14:paraId="3C74BAF7" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...561 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4268" w:type="dxa"/>
-[...425 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FFD4D09" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="6535611B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...183 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3089" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F6029AD" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="4BDB3EAC" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...89 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3089" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11961AF5" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="35001B9C" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...120 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3089" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57360967" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="60300251" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...209 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3089" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="481D68A9" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="006E41B1">
+          <w:p w14:paraId="2CD5C4AE" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A56D4">
-[...503 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06708021" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="009A56D4" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...12 lines deleted...]
-        <w:t>* Tables may have a footer.</w:t>
+    <w:p w14:paraId="7CE6AFB1" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Additional sheet attached (if required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F02F48" w14:textId="245D1CE0" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...16 lines deleted...]
-        <w:t>4. Discussion</w:t>
+    <w:p w14:paraId="38EF0439" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5FCC2708">
+          <v:rect id="_x0000_i1103" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D52A6F6" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="00D7482E" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...202 lines deleted...]
-        <w:pStyle w:val="MDPI71References"/>
+    <w:p w14:paraId="4481E057" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:t>References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, Reference Manager or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract Word Count: __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D237866" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI71References"/>
+    <w:p w14:paraId="45883715" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Total Word Count: __________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64CEBABE" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI71References"/>
+    <w:p w14:paraId="15B5F36D" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted provided that they also appear in the reference list here. </w:t>
+        <w:t>Number of Pages: __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DEF51F" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI71References"/>
+    <w:p w14:paraId="00486B6D" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Number of Figures: __________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="296E87E5" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI71References"/>
+    <w:p w14:paraId="754DEB5E" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Number of Tables: __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106029AC" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI71References"/>
+    <w:p w14:paraId="494B6CE3" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="36023AAB">
+          <v:rect id="_x0000_i1104" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9D0C5D" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AUTHOR CONTRIBUTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF04C10" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Use this form to specify the contribution of each author to the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A2DA73" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Five primary contribution types include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A36969" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Follow Vancouver Style. References should be cited in-text using sequential numerical superscripts. Arrange references numerically in the reference section.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conceived and designed the analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7370F6FD" w14:textId="77777777" w:rsidR="001D4FD0" w:rsidRDefault="001D4FD0" w:rsidP="00285257">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI71References"/>
+    <w:p w14:paraId="430FAFBF" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Collected the data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD5FA9E" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contributed data or analysis tools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFC5D22" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Performed the analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8DC41B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Wrote</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA9293B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If an author contributed in a way not covered above, please specify under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Other Contribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (one sentence only).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="48278AD4" w14:textId="7BE0A042" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="279FAC27" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0E9194A8">
+          <v:rect id="_x0000_i1105" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339C2757" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Manuscript Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458A3128" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...19 lines deleted...]
-        <w:t>Journal Reference: Smith JA, Johnson RW, Williams LM. The attitude of dental students toward COVID-19 pandemic. Altamash J Dent Med 2022;10(3):245-252. DOI: 10.1234/ajdm.2022.123456789.</w:t>
+    <w:p w14:paraId="089DFFEA" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="02009F0B">
+          <v:rect id="_x0000_i1106" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20589C8A" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> SD. Dental impression techniques in fixed prosthodontics. 2nd ed. London: SAGE; 2006.</w:t>
+    <w:p w14:paraId="306F562D" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 1: ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAC0810" w14:textId="77777777" w:rsidR="00285257" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...19 lines deleted...]
-        <w:t>Book Chapter Reference: Johnson LM, Anderson BE. Renal, Hepatic, and Pancreatic Physiology. In: Thompson EC, Davis MJ, Jenkins PS, Williams QL, Turner A, Eds. Surgical Physiology: Fundamentals and Clinical Practice. 10th ed. Chicago: Lippincott Williams &amp; Wilkins; 2018: p.211-44.</w:t>
+    <w:p w14:paraId="3A49CF98" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conceived and designed the analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Details: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140475EC" w14:textId="2F3F54FC" w:rsidR="006C28C7" w:rsidRPr="001D4FD0" w:rsidRDefault="00285257" w:rsidP="00285257">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Sains Malaysia, College of Dentistry, Department of Periodontology and Vision Sciences. Available at: http://disorders.gingiva.USM.edu/gingiva/necrotizing_periodontitis_adult. (Accessed 8/14/2022).</w:t>
+    <w:p w14:paraId="3CADCC7E" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collected the data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Details: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006C28C7" w:rsidRPr="001D4FD0" w:rsidSect="001D4FD0">
-[...5 lines deleted...]
-      <w:lnNumType w:countBy="1" w:restart="continuous"/>
+    <w:p w14:paraId="728AC22E" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contributed data or analysis tools</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Details: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504858B2" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performed the analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Details: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027F736B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wrote the paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Details: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7B7FAC" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other contribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Details: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DDE559" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6CE20A56">
+          <v:rect id="_x0000_i1107" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B4351C" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Repeat the same format for Author 2 – Author 8 as required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6672B3" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: Maximum eight authors </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>allowed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4B1CB5" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="36B37EEE">
+          <v:rect id="_x0000_i1108" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52994A3B" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SUBMISSION PREPARATION CHECKLIST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC1AAA6" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. The submission has not been previously published nor submitted to another journal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. The manuscript file is in OpenOffice, Microsoft Word, or RTF format.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. The abstract is written according to JBCD guidelines.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. The manuscript is structured according to JBCD guidelines.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Undertaking/Certificate duly signed by all authors.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Complete details of all authors provided (full name, qualification, designation, affiliation, email, contact number, correspondence address).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Copy of ethical approval letter attached (signed by Chairman/Head of IRB/Ethical Committee).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. All authors fulfill JBCD authorship criteria (maximum eight authors).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BC8DC0" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1F193A6B">
+          <v:rect id="_x0000_i1109" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0196EABA" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Signature of Corresponding Author:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62EFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Date: ___ / ___ / ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B78B3C" w14:textId="3D2290E1" w:rsidR="00E62EFC" w:rsidRPr="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7BBDE2" w14:textId="77777777" w:rsidR="006C0623" w:rsidRPr="00E62EFC" w:rsidRDefault="006C0623" w:rsidP="00E62EFC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006C0623" w:rsidRPr="00E62EFC" w:rsidSect="00A0293B">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DD4C098" w14:textId="77777777" w:rsidR="00BB04A2" w:rsidRDefault="00BB04A2" w:rsidP="006C28C7">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="54C40E3E" w14:textId="77777777" w:rsidR="00C730E3" w:rsidRDefault="00C730E3" w:rsidP="005F751E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C2A8B39" w14:textId="77777777" w:rsidR="00BB04A2" w:rsidRDefault="00BB04A2" w:rsidP="006C28C7">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="788F414B" w14:textId="77777777" w:rsidR="00C730E3" w:rsidRDefault="00C730E3" w:rsidP="005F751E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Palatino Linotype">
-[...14 lines deleted...]
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cordia New">
-[...1 lines deleted...]
-    <w:charset w:val="DE"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="45A58E88" w14:textId="77777777" w:rsidR="00EC7D7B" w:rsidRDefault="00EC7D7B" w:rsidP="00EC7D7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CA43278" w14:textId="77777777" w:rsidR="00760FF4" w:rsidRDefault="00760FF4">
     <w:pPr>
-      <w:pStyle w:val="MDPIfooterfirstpage"/>
-[...8 lines deleted...]
-        <w:szCs w:val="16"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7B59BFB5" w14:textId="26A21799" w:rsidR="00EC7D7B" w:rsidRPr="00DB06E6" w:rsidRDefault="00EC7D7B" w:rsidP="00EC7D7B">
-[...111 lines deleted...]
-  <w:p w14:paraId="334E7C5A" w14:textId="77777777" w:rsidR="00EC7D7B" w:rsidRPr="001F2E8F" w:rsidRDefault="00EC7D7B">
+  <w:p w14:paraId="565B8F91" w14:textId="3AC676EC" w:rsidR="0064215A" w:rsidRPr="0064215A" w:rsidRDefault="0064215A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3CB12007" w14:textId="77777777" w:rsidR="00122900" w:rsidRDefault="00122900">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D100E8D" w14:textId="77777777" w:rsidR="00BB04A2" w:rsidRDefault="00BB04A2" w:rsidP="006C28C7">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DC725F9" w14:textId="77777777" w:rsidR="00C730E3" w:rsidRDefault="00C730E3" w:rsidP="005F751E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="753D63A2" w14:textId="77777777" w:rsidR="00BB04A2" w:rsidRDefault="00BB04A2" w:rsidP="006C28C7">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="12AD539A" w14:textId="77777777" w:rsidR="00C730E3" w:rsidRDefault="00C730E3" w:rsidP="005F751E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10487" w:type="dxa"/>
-[...3 lines deleted...]
-      </w:tblCellMar>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="10068" w:type="dxa"/>
+      <w:tblInd w:w="-572" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3679"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2273"/>
+      <w:gridCol w:w="2766"/>
+      <w:gridCol w:w="7027"/>
+      <w:gridCol w:w="275"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006C28C7" w:rsidRPr="006C28C7" w14:paraId="29AE833E" w14:textId="77777777" w:rsidTr="006E41B1">
+    <w:tr w:rsidR="005F751E" w14:paraId="68234192" w14:textId="77777777" w:rsidTr="00FC1AFF">
       <w:trPr>
-        <w:trHeight w:val="52"/>
+        <w:trHeight w:val="1973"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3679" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="1576" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3178C52E" w14:textId="79390D4B" w:rsidR="006C28C7" w:rsidRPr="006C28C7" w:rsidRDefault="006C28C7" w:rsidP="006C28C7">
+        <w:p w14:paraId="1F6E507E" w14:textId="1878E29C" w:rsidR="005F751E" w:rsidRDefault="00E62EFC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:spacing w:after="240"/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-              <w:bCs/>
+              <w:noProof/>
             </w:rPr>
-          </w:pPr>
-[...21 lines deleted...]
-            <w:t>, x FOR PEER REVIEW</w:t>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F9B6107" wp14:editId="5AC0B6E3">
+                <wp:extent cx="1615333" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                <wp:docPr id="1390880557" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1624620" cy="306552"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4535" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="8205" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="01313302" w14:textId="77777777" w:rsidR="006C28C7" w:rsidRPr="006C28C7" w:rsidRDefault="006C28C7" w:rsidP="006C28C7">
+        <w:p w14:paraId="37A7AB11" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+        </w:p>
+        <w:p w14:paraId="47047AC6" w14:textId="77777777" w:rsidR="00E62EFC" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="6612BCED" w14:textId="365A7342" w:rsidR="005F751E" w:rsidRPr="00FC1AFF" w:rsidRDefault="00E62EFC" w:rsidP="00E62EFC">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-45"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E62EFC">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="44"/>
+              <w:szCs w:val="44"/>
+            </w:rPr>
+            <w:t>Journal of Basic and Clinical Dentistry</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2273" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="287" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="577E772B" w14:textId="77777777" w:rsidR="006C28C7" w:rsidRPr="006C28C7" w:rsidRDefault="006C28C7" w:rsidP="006C28C7">
+        <w:p w14:paraId="77E6B10D" w14:textId="4D19A854" w:rsidR="005F751E" w:rsidRDefault="005F751E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:jc w:val="center"/>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006C28C7">
-[...75 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="26ED9F91" w14:textId="77777777" w:rsidR="006C28C7" w:rsidRPr="0024570F" w:rsidRDefault="006C28C7" w:rsidP="006C28C7">
+  <w:p w14:paraId="029E5DAA" w14:textId="77777777" w:rsidR="00B31C02" w:rsidRDefault="00B31C02" w:rsidP="00FC1AFF">
     <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
-      <w:adjustRightInd w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7B546A"/>
+    <w:nsid w:val="07D24657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3E7A5BAA"/>
-    <w:lvl w:ilvl="0" w:tplc="080A000F">
+    <w:tmpl w:val="5826384C"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15661FBC"/>
+    <w:nsid w:val="23E84608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6944B9DA"/>
-    <w:lvl w:ilvl="0" w:tplc="080A0001">
+    <w:tmpl w:val="FE6E5E3E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0C6F5D"/>
-[...419 lines deleted...]
-    <w:nsid w:val="6CB769BA"/>
+    <w:nsid w:val="24840448"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9EA48A92"/>
+    <w:tmpl w:val="D6ECA8CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -5969,185 +3181,1999 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="775638991">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29497F09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B70CE1D8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300B57B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F808DDC4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30434519"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13A05C66"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF61012"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="611A84C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBD67DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C3842270"/>
+    <w:lvl w:ilvl="0" w:tplc="7D98B778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B855D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45AAFAB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D0872F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF386014"/>
+    <w:lvl w:ilvl="0" w:tplc="7D98B778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="531C22C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD2A678E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59641DB4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5D4811D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="596A7868"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8720F90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C43495B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C30E924E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="649B613D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DD09A40"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68513C66"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94EC9444"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75EA6C82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16DC6B52"/>
+    <w:lvl w:ilvl="0" w:tplc="7D98B778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75EF2074"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C489718"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1959022672">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1770738925">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="482504519">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="56247057">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2139907425">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2000500150">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="955677630">
+  <w:num w:numId="7" w16cid:durableId="386998015">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1260866314">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1254630854">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1720546411">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1311010643">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1415857491">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1728067194">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1976834073">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1557080987">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="416833335">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="16" w16cid:durableId="1815289142">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1405570769">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="17" w16cid:durableId="237251946">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="878277796">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="18" w16cid:durableId="737480385">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C28C7"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00FA13CD"/>
+    <w:rsidRoot w:val="00D51769"/>
+    <w:rsid w:val="00046F10"/>
+    <w:rsid w:val="00066F96"/>
+    <w:rsid w:val="000A0948"/>
+    <w:rsid w:val="000A552B"/>
+    <w:rsid w:val="00122900"/>
+    <w:rsid w:val="001319AF"/>
+    <w:rsid w:val="001B5F92"/>
+    <w:rsid w:val="00212C3D"/>
+    <w:rsid w:val="00244380"/>
+    <w:rsid w:val="002718CA"/>
+    <w:rsid w:val="00306914"/>
+    <w:rsid w:val="00347B8D"/>
+    <w:rsid w:val="0037367C"/>
+    <w:rsid w:val="003D0884"/>
+    <w:rsid w:val="004D5894"/>
+    <w:rsid w:val="005074BB"/>
+    <w:rsid w:val="005404C1"/>
+    <w:rsid w:val="00591AA6"/>
+    <w:rsid w:val="0059758A"/>
+    <w:rsid w:val="005A7AF8"/>
+    <w:rsid w:val="005F1341"/>
+    <w:rsid w:val="005F751E"/>
+    <w:rsid w:val="006415C7"/>
+    <w:rsid w:val="0064215A"/>
+    <w:rsid w:val="006C0623"/>
+    <w:rsid w:val="006E3F0D"/>
+    <w:rsid w:val="00760FF4"/>
+    <w:rsid w:val="007A6873"/>
+    <w:rsid w:val="007D14BB"/>
+    <w:rsid w:val="007E0C62"/>
+    <w:rsid w:val="00840358"/>
+    <w:rsid w:val="00875DFC"/>
+    <w:rsid w:val="008A47C5"/>
+    <w:rsid w:val="008B18D9"/>
+    <w:rsid w:val="008C4123"/>
+    <w:rsid w:val="008E237B"/>
+    <w:rsid w:val="009413C9"/>
+    <w:rsid w:val="00980D6B"/>
+    <w:rsid w:val="009D1D24"/>
+    <w:rsid w:val="00A0293B"/>
+    <w:rsid w:val="00A17EB7"/>
+    <w:rsid w:val="00A50DCE"/>
+    <w:rsid w:val="00A6528C"/>
+    <w:rsid w:val="00B31C02"/>
+    <w:rsid w:val="00B5769D"/>
+    <w:rsid w:val="00B656C1"/>
+    <w:rsid w:val="00B65B15"/>
+    <w:rsid w:val="00B7260C"/>
+    <w:rsid w:val="00BD7387"/>
+    <w:rsid w:val="00C663C4"/>
+    <w:rsid w:val="00C730E3"/>
+    <w:rsid w:val="00C94BE3"/>
+    <w:rsid w:val="00CD20C1"/>
+    <w:rsid w:val="00CF5DB9"/>
+    <w:rsid w:val="00D21BBE"/>
+    <w:rsid w:val="00D51769"/>
+    <w:rsid w:val="00D63A25"/>
+    <w:rsid w:val="00D97718"/>
+    <w:rsid w:val="00DB00DC"/>
+    <w:rsid w:val="00DC70E5"/>
+    <w:rsid w:val="00DE3B0C"/>
+    <w:rsid w:val="00DF4CD4"/>
+    <w:rsid w:val="00E62EFC"/>
+    <w:rsid w:val="00EA405C"/>
+    <w:rsid w:val="00F47203"/>
+    <w:rsid w:val="00F9598C"/>
+    <w:rsid w:val="00FC1AFF"/>
+    <w:rsid w:val="00FD0CFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-MX"/>
+  <w:themeFontLang w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2B2DC77A"/>
+  <w14:docId w14:val="68942E65"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{64A0BDBB-1CDA-4889-90E5-1EE5E89F7367}"/>
+  <w15:docId w15:val="{5342D8BE-DDE3-4F4D-B8FD-646418D0E1BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6486,1109 +5512,1370 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006C28C7"/>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006C28C7"/>
+    <w:rsid w:val="0059758A"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C28C7"/>
+    <w:rsid w:val="00E62EFC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...24 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C28C7"/>
-[...43 lines deleted...]
-    <w:rsid w:val="006C28C7"/>
+    <w:rsid w:val="000A552B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="5"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...62 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F751E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005F751E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F751E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005F751E"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005F751E"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006C28C7"/>
+    <w:rsid w:val="0059758A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...5 lines deleted...]
-    <w:rsid w:val="006C28C7"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002718CA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E237B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006C28C7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E237B"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="006C28C7"/>
+    <w:rsid w:val="000A552B"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...683 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00961FBC"/>
+    <w:rsid w:val="000A552B"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000A552B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="pkpscreenreader">
+    <w:name w:val="pkp_screen_reader"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000A552B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="label">
+    <w:name w:val="label"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000A552B"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A552B"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00961FBC"/>
+    <w:rsid w:val="00591AA6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00306914"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62EFC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="4018984">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="6324147">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1467817065">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1800491660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="147946768">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2026665232">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="202328974">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1018654848">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="759105057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1754619655">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="766463358">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="347685418">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="36199664">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="548348650">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1667510099">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="801774316">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="528952023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="552472743">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="976373980">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EEEEEE"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895165762">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2093623757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1796675832">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1897928692">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1897354015">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="998464073">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1273322052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="542444133">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="106317713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1237016259">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="303001736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1412695637">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="879047158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1945109662">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1870482383">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1948459760">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1568105507">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="872183402">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1749963793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="480342670">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2006273627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1570457099">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1088890725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="39860833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2091417332">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1942911258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1586917583">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1655908034">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1110508330">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1237858740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="608584287">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="685517431">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1767535386">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1462459948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="906694576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1911304507">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="746222436">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1817381863">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1424179564">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="149907178">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1701470282">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2000762916">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1860002831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1661040611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1005204806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1063061706">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2124617221">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2111848987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="568273125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="572273128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1594050536">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="210120533">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@j-bcd.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:journal.bcd@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7596,51 +6883,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7790,80 +7077,115 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="350" row="0">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{96A5B8E7-C4F0-6B4D-8804-A570EDD0CE2F}">
+  <we:reference id="wa200001011" version="1.2.0.0" store="en-GB" storeType="OMEX"/>
+  <we:alternateReferences>
+    <we:reference id="wa200001011" version="1.2.0.0" store="WA200001011" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties/>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6665</Characters>
+  <Pages>4</Pages>
+  <Words>580</Words>
+  <Characters>3230</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>153</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7819</CharactersWithSpaces>
+  <CharactersWithSpaces>3722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Mario Alberto Alarcón Sánchez</dc:creator>
+  <dc:creator>yousofi Rahima</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="grammarly_documentId">
+    <vt:lpwstr>documentId_5830</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="grammarly_documentContext">
+    <vt:lpwstr>{"goals":[],"domain":"general","emotions":[],"dialect":"american"}</vt:lpwstr>
+  </property>
+</Properties>
+</file>